--- v0 (2025-10-06)
+++ v1 (2026-05-31)
@@ -78,51 +78,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:H257"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="107.80000000000001"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="255"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="72.60000000000001"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="93.50000000000001"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="84.7"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="206.8"/>
-    <col min="7" max="7" bestFit="1" customWidth="1" width="55.00000000000001"/>
+    <col min="7" max="7" bestFit="1" customWidth="1" width="47.300000000000004"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="23.1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Laboratuvar Adı</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Laboratuvar Bilgileri</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Bağlı Olduğu Birim</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Laboratuvar Sorumlusu</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -138,140 +138,142 @@
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>Telefon</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Eklenme Tarihi</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t> Tıp Fak.Fizyoloji Araştırma ve Öğrenci Laboratuvarı</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Prof. Dr. Erdal AĞAR</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>eragar@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi Fizyoloji Anabilim Dalı</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>0532 436 79 24</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>11.12.2017 - 08:19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t> Tıp Fak.Tıbbi Biyokimya Laboratuvarı</t>
         </is>
       </c>
       <c r="B3" s="0"/>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>Doç.Dr.Bahattin AVCI</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>bahattinavci@hotmail.com</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi Tıbbi Biyokimya Anabilim Dalı</t>
         </is>
       </c>
-      <c r="G3" s="0" t="n">
-        <v>905326066673</v>
+      <c r="G3" s="0" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>18.12.2017 - 08:43</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t> Tıp Fak.Tıbbi Biyoloji  sitogenetik Laboratuvarı</t>
         </is>
       </c>
       <c r="B4" s="0"/>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>Prof. Dr. Mehmet ELBİSTAN</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>elbistan@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi Tıbbi Biyoloji ve Genetik Anabilim Dalı</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>0 533 425 11 77</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>11.12.2017 - 08:12</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>AKAROLOJİ LABORATUVARI </t>
         </is>
       </c>
       <c r="B5" s="0"/>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ZİRAAT FAKÜLTESİ </t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Prof.Dr. Sebahat SULLIVAN </t>
         </is>
       </c>
@@ -1502,66 +1504,66 @@
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>0 362 312 19 19 /5459-0544 604 32 48</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>21.11.2017 - 10:52</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>Biyofizik Laboratuvarı</t>
         </is>
       </c>
       <c r="B37" s="0"/>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>Doç. Dr. Aydın HİM</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>aydinhim@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi Biyofizik Anabilim Dalı</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>0544 308 55 86</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>11.12.2017 - 06:13</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>BİYOKİMYA ARŞ.LAB.</t>
         </is>
       </c>
       <c r="B38" s="0"/>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>FEN-EDEBİYAT FAKÜLTESİ </t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>DOÇ.DR.TEVFİK ÖZEN</t>
         </is>
       </c>
@@ -6898,66 +6900,66 @@
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>0 362 3121919-7724</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>30.11.2017 - 21:35</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="inlineStr">
         <is>
           <t>Multidisipliner Uygulamalar MDU Labaratuvarı</t>
         </is>
       </c>
       <c r="B170" s="0"/>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
-          <t>Prof.Dr.Mustafa Fevzi DİKİCİ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>m.dikici@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Omü Tıp Fakültesi Aile Hekimliği</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>0544 722 0721</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>18.04.2018 - 07:31</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="inlineStr">
         <is>
           <t>NEMATOLOJİ LABORATUVARI </t>
         </is>
       </c>
       <c r="B171" s="0"/>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>ZİRAAT FAKÜLTESİ </t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>Prof.Dr. Sevilhan MENNAN </t>
         </is>
       </c>
@@ -8709,104 +8711,104 @@
       <c r="G214" s="0" t="inlineStr">
         <is>
           <t>+90 362 312 1919 / 1378</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>20.11.2023 - 07:45</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="inlineStr">
         <is>
           <t>Tıbbi Biyokimya Laboratuvarları</t>
         </is>
       </c>
       <c r="B215" s="0"/>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>Prof. Dr. Ramazan AMANVERMEZ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>aramazan@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Ondokuz Mayıs Ünv. Tıp Fakültesi, Tıbbi Biyokimya Anabilim Dalı. Atakum / SAMSUN</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>0362 3121919'dan Dahili Tel.: 2534</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>18.12.2017 - 08:42</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="inlineStr">
         <is>
           <t>Tıbbi Biyokimya Laboratuvarları</t>
         </is>
       </c>
       <c r="B216" s="0"/>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
-          <t>Prof. Dr. Ramazan AMANVERMEZ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>aramazan@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Ondokuz Mayıs Ünv. Tıp Fakültesi, Tıbbi Biyokimya Anabilim Dalı. Atakum / SAMSUN</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>0362 3121919'dan Dahili Tel.: 2534, 2537, 3461.</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>18.12.2017 - 09:03</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="inlineStr">
         <is>
           <t>TIBBİ LABORATUVAR / PATOLOJİ LABORATUVARI</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Öğrencilerimiz uygulama eğitimlerini yapıyorlar. </t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>SAĞLIK HİZMETLERİ MESLEK YÜKSEKOKULU </t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
@@ -8827,444 +8829,446 @@
       <c r="G217" s="0" t="inlineStr">
         <is>
           <t>4576089 / 6328</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>21.11.2017 - 07:53</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="inlineStr">
         <is>
           <t>Tıbbi Mikrobiyoloji Laboratuvarı</t>
         </is>
       </c>
       <c r="B218" s="0"/>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
-          <t>Prof. Dr. Asuman BİRİNCİ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>asumanbirinci@yahoo.com</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi Tıbbi Mikrobiyoloji Anabilim Dalı</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>0 536 403 7110</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>11.12.2017 - 08:04</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="inlineStr">
         <is>
           <t>Tıbbi Patoloji Laboratuvarı</t>
         </is>
       </c>
       <c r="B219" s="0"/>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>Prof. Dr. Filiz KARAGÖZ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>filizkaragoz@yahoo.com</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi Patoloji Anabilim Dalı</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>0 533 638 79 68</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>11.12.2017 - 07:58</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="inlineStr">
         <is>
           <t>Tıp Fak. Anatomi Anablim Dalı Laboratuvarı</t>
         </is>
       </c>
       <c r="B220" s="0"/>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>Prof.Dr.Mehmet EMİRZEOĞLU</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>memirze@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Omu Tıp Fak. Anatomi Anabilim Dalı Başkanlığı</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>0532 799 9080</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>06.11.2018 - 07:31</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="inlineStr">
         <is>
           <t>Tıp Fak. Anesteziyoloji ve Reanimasyon</t>
         </is>
       </c>
       <c r="B221" s="0"/>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>Prof.Dr.A.Haydar ŞAHİNOĞLU</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>haydars@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Omu.Tıp Fakültesi Anesteziyoloji ve Reanimasyon</t>
         </is>
       </c>
-      <c r="G221" s="0" t="n">
-        <v>5333642155</v>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>05.11.2018 - 08:02</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
           <t>Tıp Fak. Gastroenteroloji Bilim Dalı  Motilite Laboratuvarı</t>
         </is>
       </c>
       <c r="B222" s="0"/>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
-          <t>Doç. Dr. Beytullah YILDIRIM</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>beytullahy@yahoo.com</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi İç Hastalıkları Anabilim Dalı Gastroenteroloji Bilim Dalı</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>0 533 525 17 20</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>11.12.2017 - 08:02</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="inlineStr">
         <is>
           <t>Tıp Fak. Histoloji ve Embriyoloji Öğrenci ve Araştırma Laboratuvarı </t>
         </is>
       </c>
       <c r="B223" s="0"/>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
-          <t>Doç. Dr. Berrin Zuhal ALTUNKAYNAK</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>berrinzuhal@gmail.com</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi Histoloji ve Embriyoloji Anabilim Dalı</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>0 506 772 33 79</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>11.12.2017 - 08:22</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="inlineStr">
         <is>
           <t>Tıp Fak.Aile Hekimliği Anabilim Dalı Bşk</t>
         </is>
       </c>
       <c r="B224" s="0"/>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>Prof.Dr.Mustafa Fevzi DİKİCİ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>m.dikici@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Omu Tıp Fak. Aile Hekimliği</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>0544 722 0721</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>05.11.2018 - 12:14</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="inlineStr">
         <is>
           <t>Tıp Fak.Fakmakoloji  Deneysel Laboratuvarı</t>
         </is>
       </c>
       <c r="B225" s="0"/>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>Prof. Dr. S. Sırrı BİLGE</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>ssbilge@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi Tıbbi Farmakoloji Anabilim Dalı </t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>0 532 293 14 64</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>11.12.2017 - 07:56</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="inlineStr">
         <is>
           <t>Tıp Fak.Tıbbi Biyoloji Moleküler Genetik Laboratuvarı</t>
         </is>
       </c>
       <c r="B226" s="0"/>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>Prof. Dr. Nurten KARA</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>nurtenk@omu.edu.tr</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>OMÜ Tıp Fakültesi Tıbbi Biyoloji Anabilim Dalı</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>0 536 396 06 38</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>12.12.2017 - 12:33</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="inlineStr">
         <is>
           <t>Tıp Fakültesi Tıbbi Mikrobiyoloji Anabilim Dalı Başkanlığı</t>
         </is>
       </c>
       <c r="B227" s="0"/>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>Prof.Dr. Asuman BİRİNCİ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>asumanbirinci@yahoo.com</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Omü tıp Fak.Tıbbi Anabilim Dalı Başkanlığı</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>0536 403 7110</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>06.11.2018 - 12:11</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="inlineStr">
         <is>
           <t>Tıp Fakültesi Tıbbi Pataloji Anabilim Dalı</t>
         </is>
       </c>
       <c r="B228" s="0"/>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>TIP FAKÜLTESİ</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
-          <t>Prof.Dr.Filiz KARAGÖZ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>filizkaragoz@yahoo.com</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Omu Tıp Fakültesi Tıbbi Patoloji  Anabilim Dalı Başkanlığı</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>0533 638 7968</t>
+          <t>-</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>06.11.2018 - 10:40</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="inlineStr">
         <is>
           <t>TOHUMLUK LABORATUVARI </t>
         </is>
       </c>
       <c r="B229" s="0"/>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>ZİRAAT FAKÜLTESİ </t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t>Prof.Dr. İlknur AYAN</t>
         </is>
       </c>